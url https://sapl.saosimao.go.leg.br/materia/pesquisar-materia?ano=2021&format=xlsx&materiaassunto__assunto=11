--- v0 (2025-11-26)
+++ v1 (2026-04-12)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vilarinho</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_06-21.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_06-21.pdf</t>
   </si>
   <si>
     <t>Realizar convênio com o sistema s para que seja viabilizada a disponibilidade de cursos técnicos de comandos pneumaticos, operador de guindaste, operador de empilhadeira, agente de estação ferroviário, auxiliar maquinista, eletricista de manutenção ferroviário, manobrador ferroviário, maquinista mecânica de manutenção ferroviário, operador de manobras técnicas em manutenção de sistemas metroferroviários, auxiliares de maquinista de trem, conservadores de vias permanentes de trem trilhos e dentre outros de turismo e hotelaria, moda e beleza, corte e costura etc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_06-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/33/indicacao_06-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>