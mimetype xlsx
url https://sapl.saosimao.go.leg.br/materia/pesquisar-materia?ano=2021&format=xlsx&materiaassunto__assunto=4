--- v0 (2026-01-11)
+++ v1 (2026-04-12)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Laerte da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_12-21.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_12-21.pdf</t>
   </si>
   <si>
     <t>Construção de pontos de abrigo de ônibus com cobertura e bancos de espera nas principais ruas de nossa cidade, de acordo com as linhas de ônibus que trafegam em nossas vias municipais, os pontos indicados e mais acessados são estes distribuídos nas seguintes localidades:_x000D_
 a) Praça Jardim Liberdade 1 e 2._x000D_
 b) Rua:14 Rua:30 Rua: 73 Rua:56._x000D_
 c) Av. Brasil (Em frente aos Colégios Municipais e Estaduais)._x000D_
 d) Av. 02, (Frente a oficina do Zito, Tampinhas, Ponto da 17 c/02). Canna_x000D_
 e) AV Brasil com a Rua 14, e com a Rua: 22._x000D_
 f) Pedra da Prefeitura. g) Rua 46(Bar do Danilo)._x000D_
 h) Rua 78 (Comercial Giordani)._x000D_
 i) Av. Bahia (Em frente ao Estádio Adoniro Capanema)._x000D_
 i) Av. Brasil (Em frente ao Campo da Vila Bela na Rua 52)._x000D_
 k) Praça Central I) Rua 73 (Do lado do Hospital Municipal)._x000D_
 l) Av. Minas Gerais (Feira Coberta). _x000D_
 m) Av. Rio de Janeiro (Aeroporto Municipal)._x000D_
 n) Rua 20 (em Frente a Caixa Econômica). _x000D_
 (o) Outros (pontos estratégicos que a administração achar conveniente)._x000D_
 (p) Em frente ao cemitério em</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adriano Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_15-2021.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO ASFALTO E INFRAESTRUTURA NECESSÁRIA DAS RUAS DO SETOR COMERCIAL DIMPS (REF EXERCICIO DE 2019)</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_18-2021.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_18-2021.pdf</t>
   </si>
   <si>
     <t>SINALIZACAO DO TREVO DE ITAGUACU</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_23-2021.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>Que seja restabelecido o convênio para reforma do lar dos idosos e construído uma sala de reabilitação e atendimento médico (referente exercício de 2017)</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Ailton Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_31-21.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_31-21.pdf</t>
   </si>
   <si>
     <t>Que seja concluído as obras de Recapeamento do Pavimento asfáltico no Setor Vila Aeroporto, da Av. Rio Grande do Sul, no trecho entre a Rua 30 até o Início da mesma, próximo a Av. Rio de Janeiro, e na Av. Rio Grande do Norte no trecho entre as Ruas 30 e Av. Rio de Janeiro. Solicito ainda que seja feio a pavimentação Asfáltica no pequeno trecho que falta para ligar a Av. Rio Grande do Norte a Av. Rio de Janeiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -474,68 +474,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_12-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_31-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_12-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_31-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>