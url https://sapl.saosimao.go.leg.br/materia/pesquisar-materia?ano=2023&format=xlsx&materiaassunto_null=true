--- v0 (2026-01-12)
+++ v1 (2026-04-12)
@@ -54,462 +54,462 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raufi Diones</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_262-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_262-23.pdf</t>
   </si>
   <si>
     <t>indicação, a ser encaminhada ao Senhor Prefeito, ouvido o Plenário desta_x000D_
 Casa, para que seja feita a substituição do gramado natural do Campo de Futebol do Pré-moldados por_x000D_
 grama sintética.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_263-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_263-23.pdf</t>
   </si>
   <si>
     <t>INDICAR para que seja feita a manutencao do_x000D_
 telhado do Ginasio de Esportes Antonio Moraes de Brito.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Professor Fernando</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_264-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_264-23.pdf</t>
   </si>
   <si>
     <t>Indicação, ouvido o Plenário desta Casa que seja realizada a implantação de uma_x000D_
 academia ao ar livre com aparelhos adaptados aos deficientes físicos, bancos e mesas de concreto para_x000D_
 uma praga, brinquedos de playground adaptados, construção de banheiros externos e a construção de_x000D_
 um muro entorno da APAE.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_265-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_265-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, a criação do Programa Escola Mais Segura.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_266-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_266-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, a realizac5o do reajuste do piso salarial dos profissionais da saúde,_x000D_
 especialmente de enfermeira (o) e auxiliares e técnicos de enfermagem.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_267-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_267-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, a realização de uma construção de uma quadra de areia poliesportiva voltada_x000D_
 para a pratica de Beach Tennis, Vôlei de Praia, Futebol de Areia, Peteca e Futevôlei.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_268-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_268-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, a realizaçao de uma analise sobre a possibilidade da distribuigao do aparelho_x000D_
 Sensor Libre, para pessoas corn Diabetes Tipo 1 no Município de São Simão.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Gilmar do Garimpo</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_269-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_269-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente com o a Secretaria de INFRAESTRUTURA que_x000D_
 seja instalado em caráter de URGENCIA corrimão em ambos os lados das_x000D_
 passarelas da Praia do Lago Azul, bem como PLACAS DE ALERTA informando a_x000D_
 PROFUNDIDADE, PERIGO e PROIBICAO DE SALTOS na mesma.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_270-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_270-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente corn o a Secretaria de INFRAESTRUTURA que_x000D_
 seja realizado urn ESTUDO DE VIABILIDADE PARA INSTALACAO DE UM_x000D_
 TRANSFORMADOR para poste no Terminal Rodoviário.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_271-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_271-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente corn o a Secretaria de INFRA-ESTRUTURA e_x000D_
 Secretaria de Saúde que seja instalado WI-Fl GRATUITA para pacientes e_x000D_
 acompanhantes no Hospital Municipal do município de São Simão.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Laerte da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_n_273-23..pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_n_273-23..pdf</t>
   </si>
   <si>
     <t>indicar que seja feita a cobertura na arquibancada, nos bancos dos reservas,_x000D_
 iluminação e também rede de proteção ao redor de todo campo de futebol "Franscisco_x000D_
 Cardoso. Senhor Chagas" (Campo da Vila Bela).</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_274-23..pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_274-23..pdf</t>
   </si>
   <si>
     <t>indicar que seja colocado no cemitério do Distrito de Itaguaçu uma Tenda_x000D_
 Move! para que as pessoas que vierem sepultar seus entes queridos, tenham um lugar para_x000D_
 se abrigarem do sol e da chuva no momento do sepultamento; solicitar também que o_x000D_
 caminhão pipa jogue agua no cemitério para abaixar a poeira momentos antes do_x000D_
 sepultamento bem como abrir uma marginal iluminada para dar acesso ao cemitério, para_x000D_
 evitarmos o transito na rodovia estadual trazendo assim mais segurança aos transeuntes_x000D_
 durante o acompanhamento.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Adriano Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_n_275-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_n_275-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, após anuência do soberano plenário, ao_x000D_
 Poder Executivo, que seja feito acostamentos, pistas de caminhada sinalizada e iluminações_x000D_
 nas margens da Avenida Mato Seco, antiga Avenida dos Eucaliptos (Indicação referente ao_x000D_
 exercício 2017)</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_n_276-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_n_276-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente corn o DEMETRAN que seja feito a revitalizac5o_x000D_
 da sinalização Horizontal, Vertical e iluminação publica no TREVO da rua 2,_x000D_
 entrada principal da cidade.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_n_277-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_n_277-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente corn a Secretaria de Educação que seja feito a_x000D_
 substituição do FORRO OU INSTALAcA0 DE TELA DE PROTEÇÃO ANTI POMBOS._x000D_
 Na Escola Municipal Leopoldo Moreira.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_n_278-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_n_278-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente corn a Secretaria de Administraçao que seja_x000D_
 disponibilizado TELEFONE FIXO OU MOVEL no Centro de Fisioterapia e_x000D_
 Farmacinha.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_n_279-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_n_279-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, após anuência do soberano plenário, ao_x000D_
 Poder Executivo, que seja instalados brinquedos adaptados (playground inclusivo) para_x000D_
 crianças portadoras de necessidade especial ou com mobilidade reduzida nos_x000D_
 playgrounds das cidades de São Simão e Itaguaçu.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_n_280-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_n_280-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, a realização da divulgação da relação dos medicamentos de distribuição_x000D_
 gratuita, disponíveis e faltosos, na Rede Pública Municipal de Saúde.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_n_281-2023.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_n_281-2023.pdf</t>
   </si>
   <si>
     <t>INDICAR, a construção de uma mini arena com praga e quadra no terreno triangular_x000D_
 situado na Rua Julio Bernardes, na Rua 37 e na Rua 02.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_n_282-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_n_282-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, a publicação das informações relacionadas as emendas parlamentares, quE_x000D_
 destinam recursos ao Municipio de Sao Simao-GO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_n_283-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_n_283-23.pdf</t>
   </si>
   <si>
     <t>NDICAR, a realização da divulgação das escalas dos plantões nas unidades de saúde de_x000D_
 Sao Simao.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_n_284-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_n_284-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente com a Secretaria de SAÚDE que seja adquirida_x000D_
 uma BARRA PARALELA para o Centro de Fisioterapia.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_n_285-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_n_285-23.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Exmo. Senhor_x000D_
 Prefeito Municipal juntamente corn a Secretaria de Infraestrutura A PREMENTE_x000D_
 NECESSIDADE DE PROCEDER COM URGENCIA A PERFURACAO DE UM POCO_x000D_
 ARTESIANO para atender o HOSPITAL MUNICIPAL, SECRETARIA DE SAUDE E_x000D_
 ESCOLA MUNICIPAL ANTONIO EUSTAQUIO,</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Welington Carvoeiro</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_n_286-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_n_286-23.pdf</t>
   </si>
   <si>
     <t>INDICAR, quo seja feito sistema de_x000D_
 drenagem na Avenida Colombo, mas preciso na Quadra 25 lote 07 Setor Colombo</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_n_287-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_n_287-23.pdf</t>
   </si>
   <si>
     <t>INDICA00 N° 199/2021, votada e aprovada pelo Plenario nesta Casa de Leis em 2021, que trata da_x000D_
 indicacao da Reforma da Estrutura Fisica do ESF-5 do Distrito de Itaguacu e Aquisicao de novos Moveis_x000D_
 e Equipamentos.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_n_288-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_n_288-23.pdf</t>
   </si>
   <si>
     <t>INDICA00 N° 05/2021, votada e aprovada pelo Plenário nesta Casa de Leis em 2021, que trata da_x000D_
 indicação da Aquisição Definitiva da Casa de Apoio no Município de Goiânia</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Todos os parlamentares</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/307/requerimento_07-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/307/requerimento_07-23.pdf</t>
   </si>
   <si>
     <t>REQUEREREM conjuntamente em regime de urgência, ao Excelentíssimo Sr. Prefeito Fabio_x000D_
 Capanema de Souza, a Extinção e Rescis5o, ou a Encampação do Contrato de Concessão de Agua, Esgoto_x000D_
 e Resíduos Sólidos n.9 036/2022, onde figura como poder com cedente o Município de São Simão e como_x000D_
 concessionaria a empresa São Simão Saneamento Ambiental SA, inscrita no CNPJ sob o n9_x000D_
 46.572.336/0001-20, pelos motivos de fato e de direito adiante consignados.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Kebinha</t>
   </si>
   <si>
-    <t>https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/324/requerimento_n_08-23.pdf</t>
+    <t>http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/324/requerimento_n_08-23.pdf</t>
   </si>
   <si>
     <t>REQUERER acurada analise quanto a real possibilidade dessa Presidência em_x000D_
 conjunto corn a Mesa Diretora e demais Pares, corn a devida consultoria e assessoria jurídica tomar as devidas_x000D_
 iniciativas e providencias para a criação da Comiss5o Permanente de Saúde desta Augusta Casa de Leis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -818,68 +818,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_262-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_263-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_264-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_265-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_266-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_267-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_268-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_269-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_270-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_271-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_n_273-23..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_274-23..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_n_275-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_n_276-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_n_277-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_n_278-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_n_279-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_n_280-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_n_281-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_n_282-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_n_283-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_n_284-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_n_285-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_n_286-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_n_287-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_n_288-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/307/requerimento_07-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/324/requerimento_n_08-23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_262-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_263-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_264-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_265-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_266-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_267-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_268-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_269-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_270-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_271-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_n_273-23..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_n_274-23..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_n_275-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_n_276-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_n_277-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_n_278-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_n_279-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_n_280-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_n_281-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_n_282-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_n_283-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_n_284-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_n_285-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_n_286-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_n_287-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_n_288-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/307/requerimento_07-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saosimao.go.leg.br/media/sapl/public/materialegislativa/2023/324/requerimento_n_08-23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="99.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>